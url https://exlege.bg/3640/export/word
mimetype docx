--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият съдебен състав счита посочените изводи за неправилни, тъй като видно от съдържанието на линейния график съгласно изискванията на възложителя, а и не само в тази обществена поръчка, подробния линеен график следва да визуализира изпълнението на предвидените дейности. Изхождайки от посоченото на този етап не следва да бъде включено гаранционното поддържане на обекта, тъй като същото може да бъде стартирано едва след приключване на всички видове строителни дейности и по - точно от деня на въвеждането на строителния обект в експлоатация съгласно чл. 20, ал. 3 от Наредба № 2 от 31.07.2003 г. В този ред на мисли немотивирано и повърхностно се явява решението на КЗК в обратния смисъл, тъй като не може и не следва етап на гаранционна поддръжка на строителен обект да е включен като част от линейния график. Това са два последващи етапа и гаранционното обслужване започва едва след приключването на строителните дейности и въвеждането на строителния обект в експлоатация. Предвид изложеното, решението на КЗК, с което е потвърдено решението на възложителя от 04.03.2025 г., за отстраняване на ДЗЗД „АСО-ХИДРО“ от участие в процесната възлагателна процедура, а оттам и за прекратяване на процедурата на основание чл. 110, ал.1, т. 2 ЗОП като неправилно, следва да бъде отменено.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>