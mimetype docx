--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изложените от КЗК подробни аргументи относно правомощията на комисията при преценката на писмената обосновка, техните ограничения и характера на контрола, който упражнява КЗК по отношение на това решение, се споделят изцяло. При извършването на преценката доколко предложението е реално, комплексно, целесъобразно и подкрепено с достатъчно доказателства, комисията по чл.103 от ЗОП действа в условията на оперативна самостоятелност. Експертната оценка на помощния орган на възложителя подлежи единствено на контрол за законосъобразност. Комисията за оценка на офертите е мотивирала изводите си относно наличието на изключително благоприятни условия за участника за предоставянето на продуктите, както и оригиналност на предложеното решение по отношение на доставките, позовавайки се на факти и обстоятелства, изложени в писмо на производителя. В процедурите по възлагане на обществени поръчки назначената от възложителя комисия не разполага с правомощия да преценява, а още по-малко да установява извършването на административни нарушения от страна на участниците. Възложителят не е поставил към участниците изискване за оторизация по отношение на предлаганите от тях продукти, поради което липсата на такава не може да послужи като основание за отстраняването му.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>