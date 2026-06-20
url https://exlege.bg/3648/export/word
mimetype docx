--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Недопустимо е в производството по преразглеждане на решението на възложителя да се посочват несъответствия на техническото предложение на участник, които не са били предмет на анализ и констатации при провеждане на възлагателната процедура. При така формулирано изискването за структуриране на техническото предложение в задължение на комисията по чл.103, ал.1 от ЗОП е при разглеждане на предложението да извърши дължимия анализ относно това дали участникът е посочил резултата от изпълнение на всяка от дейностите, като съобрази изискването, че тази преценка е в контекста на общата задача изпълнение на договора. Краткосрочните ключови експерти са предвидени за изпълнение на дейности по време на строителството, което е в несъответствие с изискванията на възложителя. Посочените от участника дейности по контрол по отношение на спазването на общите и специфични изисквания към строителните продукти и контрол за извършване на проби и изпитвания са извън изискванията на възложителя. Касае се за конкретно посочени дейности, изискващи посочване на конкретен експерт, отговорен за дейността. Съобразно техническата спецификация за изпълнение на тези дейности отговаря изпълнителя, който в офертното си предложение следва да посочи конкретен експерт, отговарящ за изпълнение на дейността.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>