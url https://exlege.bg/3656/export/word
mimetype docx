--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Прието е, че представената „Стратегия за качествено и срочно изпълнение на поръчката“ по своето съдържание не покрива минималното задължително съдържание, с оглед изискванията на утвърдената документация. Възложителят е определил 6 основни елемента, с вкл. подточки/елементи, които задължително трябва да присъстват в представените стратегии от участниците, което не е сторено. Според чл. 101, ал. 5 от ЗОП при изготвяне на заявления за участие или оферти всеки кандидат или участник трябва да се придържа точно към обявените от възложителя условия. Нормата на чл. 107, т. 2, б. „а“ от ЗОП разписва, че възложителят отстранява от процедурата участник, който е представил оферта, която не отговаря на предварително обявените условия на поръчката. Представената от участника Стратегия за срочно и качествено изпълнение не отговаря на предварително обявените от възложителя условия за изпълнение на поръчката и е налице основание по чл. 107, т. 2, б. „а“ ЗОП за отстраняване. Процедурата по чл. 104, ал. 4 от ЗОП е относима по отношение на документи за установяване на изпълнението на въведени от възложителя критерии за подбор и изисквания за личното състояние на участниците, каквото несъответствие в случая безспорно не е установено.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>