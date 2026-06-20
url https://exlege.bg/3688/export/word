--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При безспорната фактическа установеност за уговореното между членовете на гражданското дружество, разпределение на дейностите между тях при изпълнението на обществената поръчка и неоспореното съдържание на представения по реда на чл. 54, ал. 9 ППЗОП, нов ЕЕДОП на МК ЕООД, правилни са изводите на КЗК, че след като именно това търговско дружество ще осъществява дейността по доставка и монтаж на отоплителните уреди, то чрез декларирания от него опит в ЕЕДОП при изпълнението през последните три години на дейност с предмет, сходен или идентичен на този по ОП № 1, обединението участник в процедурата е следвало да докаже съответствието си с въведения от възложителя критерий за подбор относно опита. Превид това и липсата на заявен такъв опит в представения от МК ЕООД коригиран ЕЕДОП, то по правилото на чл. 59, ал. 6 ЗОП, за възложителя действително е било налице основанието по чл. 107, т. 1 ЗОП, обуславящо отстраняването на обединението, в което то участва, от процедурата по възлагане на ОП № 1. В противоречие с разпоредбата на чл. 59, ал. 6 ЗОП и утвърдените от възложителя указания за участие в процедурата е застъпената в касационната жалба теза на отстранения участник, че след като в договора за създаване на обединението, наред с направеното в допълнителното споразумение към него разпределение, е предвидено съдружниците да изпълняват всички работи заедно, то за доказване на съответствието с изискването на възложителя за опит е достатъчно който и да било от членовете на обединението да може да установи изискуемия от възложителя предходен опит, а не непременно този, на когото е вменено задължението да изпълни от името на обединението доставката и монтажа на отоплителните уреди. Съгласно чл. 59, ал. 6 ЗОП обединение - участник в процедура за възлагане на обществена поръчка, което не е юридическо лице, има право да докаже съответствието си критерия за предварителен подбор на възложителя за предходен опит, свързан с изпълнението на дейности с предмет, сходен или идентичен с предмета на поръчката, единствено чрез опита на участника в обединението, който съобразно разпределението на дейностите, предвидено в договора за създаване на обединението, ще изпълнява тези дейности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>