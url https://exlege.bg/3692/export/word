--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При разглеждане на молби за международна закрила съдът дължи прилагане не само на националното право и на правото на ЕС, но и на Европейската конвенция за защита правата на човека, като произтичащата от член 3 ЕКПЧ закрила срещу връщане е абсолютна. За предоставяне на статут на бежанец е съществено съществуването на основателни опасения от преследване по причина на раса, религия, националност, политически убеждения или принадлежност към определена социална група, съгласно Директива 2011/95/ЕС и Женевската конвенция. АССГ не е анализирал съдържанието на предоставените от касатора писмени сведения и видеоматериали в контекста на приложението на принципа на бежанец sur place и действителната актуална ситуация в държавата на произход. Понятието "политическо мнение" съгласно член 10, параграф 1, буква д) от Директива 2011/95 трябва да се тълкува широко, като от значение е дали субектите на преследване считат мнението, идеите или убежденията за политически, независимо от личните мотиви на молителя. Преценката дали касаторът с основание може да се опасява от преследване при завръщане в родината си, трябва да се извърши бдително и предпазливо, обсъждайки всички относими факти, свързани с държавата на произход и индивидуалното положение на молителя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>