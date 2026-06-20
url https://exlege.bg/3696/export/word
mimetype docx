--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Всички тези обстоятелства безспорно са били от значение за законосъобразното одобряване на план схемата на мрежите и съоръженията на техническата инфраструктура в част „Електроснабдяване“, но не са съобразени от административния орган в нарушение на изискването на чл. 35 АПК. Допуснатото в изложения по-горе смисъл нарушение на административнопроизводствените правила е довело до постановяване на акт, който се явява и материално незаконосъобразен. Нарушена е разпоредбата на чл. 67 ЗУТ, съгласно която подземни и надземни общи мрежи и съоръжения на техническата инфраструктура се проектират и изграждат в общински поземлени имоти, като само по изключение и когато няма друга възможност могат да се изграждат в имоти – собственост на физически или юридически лица. От експертното заключение, изслушано по делото се установява, че нищо не налага съществуването на електропровод в имот частна собственост, предвид факта, че същият граничи с имот общинска собственост, в който има действащ електрически стълб, който е електрозахранен и обслужва зоната за целите, за които е поставен. Съгласно правилото на чл. 142, ал. 1 АПК, съответствието на административния акт с материалния закон се преценява към момента на издаването му. В случая се касае за нова план схема, която следва да е съобразена със всички действащи към момента на одобряването й материалноправни норми, каквато се явява и нормата на чл. 67 ЗУТ, поради което разписаното в нея изискване е било относимо и по отношение на спорния електропровод.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>