--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,79 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Когато ръководител на организация или учреждение, който е издал. заповед за уволнение, призната впоследствие за неправилна по надлежния ред, наред с издаване на заповедта е причинил и непозволено увреждане при недобросъвестно използуване на служебното положение и в други подобни случаи, той дължи обезщетение по чл. 45 ЗЗД.</w:t>
+        <w:br/>
+        <w:t>2. Обезщетението за вреди, причинени при крайна необходимост, се дължи от причинителя на това състояние или от собственика на вещта, ако то е произлязло от нея, съответно от лицето, под чийто надзор тя се намира. В останалите случаи поправянето на вредите се възлага на този, чиито по-ценни блага са спасени при извършване на деянието.</w:t>
+        <w:br/>
+        <w:t>3. Когато при ползуване на дадена вещ са допуснати нарушения на предписани или общоприети правила, отговорността за поправяне на вредите е по чл. 45 или чл. 49 ЗЗД, а когато такива нарушения не са допуснати и са произлезли вреди от вещта, отговорността е по чл. 50 ЗЗД. Дължи се обезщетение, когато вредите са произлезли от машини, машинни уредби, инструменти и други вещи и тогава, когато те са предадени от производителя им като обезопасени и когато не съществува техническа възможност за пълно отстраняване опасността от вреди.</w:t>
+        <w:br/>
+        <w:t>4. Ако здравословното състояние на пострадал. при непозволено увреждане с налагало неговото обслужване от друго лице, за заплатеното от пострадалия на това лице причинителят на увреждането дължи обезщетение. Той дължи такова обезщетение на самия пострадал и в случая, когато по-следният не е заплащал за обслужването, а е бил гледан от свой близък, който поради тази причина не е получавал трудовото си възнаграждение. Размерът на обезщетението в този случай се равнява на необходимото възнаграждение за получените грижи.</w:t>
+        <w:br/>
+        <w:t>5. Дължи се обезщетение за имуществени вреди на пенсионер, който въпреки пенсионирането си е работел, ако поради непозволено увреждане той е лишен от възможността да работи.</w:t>
+        <w:br/>
+        <w:t>6. При причиняване на трайна нетрудоспособност обезщетение за неполучаваната разлика между трудовото възнаграждение преди непозволеното увреждане и отпуснатата след това пенсия се дължи до навършване на предвидената за добиване право на пенсия за изслужено време възраст. Този срок може да бъде продължен най - много с толкова време, колкото е необходимо за достигане на пълния трудов стаж.</w:t>
+        <w:br/>
+        <w:t>7. При присъждане на обезщетение за неполучавана разлика между трудово възнаграждение преди непозволеното увреждане и отпуснатата след това пенсия при причинена трайна нетрудоспособност се съобразяват и измененията в трудовото възнаграждение на съответните работници или служители, настъпили след увреждането до деня на инвалидизирането.</w:t>
+        <w:br/>
+        <w:t>8. От следващото се обезщетение за непозволено увреждане се приспада застрахователната сума, заплатена на пострадалия, ако договорът за застраховка е бил сключен и поддържан от организацията или учреждението, дължащи обезщетението.</w:t>
+        <w:br/>
+        <w:t>9. Обезщетение на имуществени вреди се дължи на лице, което е имало основание да получава издръжка от свои родител при условията на чл. 88, ал. 2 СК, ако родителят почине при непозволено увреждане.</w:t>
+        <w:br/>
+        <w:t>10. След присъждане на обезщетение за вреди от непозволено увреждане пострадалият има основание да търси ново обезщетение за влошаване на здравословното състояние само ако то се намира в причинна връзка с увреждането и ако при присъждането на първоначалното обезщетение влошаването не е било предвидено и съобразено.</w:t>
+        <w:br/>
+        <w:t>11. Съдилищата постановяват еднократно или периодично заплащане на обезщетението за непозволено увреждане по своя преценка, независимо от направеното от ищеца искане за начина на заплащане.</w:t>
+        <w:br/>
+        <w:t>12. При наличие на застрахователен договор срещу гражданска отговорност ДЗИ и прекият причинител не са солидарно отговорни пред увредения.</w:t>
+        <w:br/>
+        <w:t>13. При застрахователен договор срещу гражданска отговорност застрахователният институт дължи заплащането на застрахователна сума за обезценка на повреденото при злополука моторно транспортно средство.</w:t>
+        <w:br/>
+        <w:t>14. Обръща внимание на съдилищата, че следва да спазват даденото с т. 1 на р. II от Постановление № 4/1961 г. указание.</w:t>
+        <w:br/>
+        <w:t>15. При регресния иск по чл. 54 ЗЗД прекият причинител може да възразява пред организацията или учреждението, които са заплатили обезщетение по чл. 49 ЗЗД, че и други лица, за които те също носят отговорност, са съпричинили увреждането, освен ако тези лица са взели участие по предявения от пострадалия иск и с влязло в сила решение е отречено такова съпричиняване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>