--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Решаващият състав е формирал извод за отсъствие на установените в ЗУБ материалноправни предпоставки по чл.8 ЗУБ и правилно е прието, че жалбодателят не попада в приложното поле на чл.8 и 9 от ЗУБ. В конкретната бежанска история не се откриват предпоставки за прилагане разпоредбата на чл.8 ЗУБ за предоставяне на бежански статут. Опасенията на жалбоподателя, че ще бъде мобилизиран, не са достатъчни, за да се направи извод, че трябва да му бъде предоставен статут на бежанец, тъй като хипотетичната вероятност това да се случи не обосновава автоматично наличието на реална заплаха от преследване. Не са представени доказателства за наличие на хуманитарни причини, посочени в разпоредбата на чл.9 от ЗУБ, нито се установява безогледно насилие, което да е изключително. Не са налице материалноправните предпоставки за предоставяне на хуманитарен статут по смисъла на чл.9, ал.1, т.З от ЗУБ, съгласно която норма хуманитарен статут се предоставя на чужденец, който може да бъде изложен на реална опасност от тежки посегателства поради безогледно насилие в случай на въоръжен международен или вътрешен конфликт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>