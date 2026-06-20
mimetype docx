--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>документацията не съдържа специални изисквания за начина и метода на изчисляване и посочване на предложената цена с ДДС, както и че единственото конкретно указание е да бъде направено предложение за цена без ДДС, което не надхвърля единична цена от 0.30лв, в случая изпълнено от "ДВ Пост" ЕООД. При изчисляването на ДДС в размер на 20% е приложимо общоизвестното математическо правило за закръгляне на числата с точност до втория знак след десетичната запетая. Подлежаща на оценяване при избора на изпълнител в процедурата е само предложената от участник, единична цена без ДДС за отпечатване, сгъване, пликоване и разпространение до адрес на задълженото лице на съобщение, каквато ясно е посочена в попълнения от отстранения участник, образец на ценово предложение, в размер на 0.27лв. Правилно КЗК приема, че оценителната комисия е следвало да оцени участниците по предложените от тях единични цени без ДДС, а не да изчислява такива цени, въз основа вписаната в таблицата, единична цена с ДДС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>