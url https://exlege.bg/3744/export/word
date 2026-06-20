--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Определящ фактор за предоставяне на статут на бежанец съгласно Закона за убежището и бежанците, а и съгласно Женевската конвенция е съществуването на основателни опасения от преследване по причина на раса, религия, националност, политически убеждения или принадлежност към определена социална група. За да може да представлява преследване по смисъла на член 8 от Закона за убежището и бежанците, събитията, които са претърпени или представляват заплаха, трябва да са достатъчно тежки, според тяхното естество или повторение, или да представляват сериозно посегателство на правата на човека. Обстоятелството, че търсещият убежище не е използвал процедура по общия ред за отказ от военна служба, изключва всякаква закрила по чл. 9, параграф 2, б. д от директивата, освен ако същият докаже, че не е имал достъп до такава процедура. Условията за предоставяне на субсидиарна закрила, така както са дефинирани в чл. 15, са наличието на тежки посегателства, които могат да имат форми като смъртно наказание, изтезание, или тежки и лични заплахи срещу живота или личността на цивилно лице поради безогледно насилие в случай на въоръжен конфликт. Съществуването на такива заплахи може по изключение да се счита за установено, когато степента на безогледно насилие достига толкова високо ниво, че цивилно лице, върнато в съответната страна, поради самия факт на присъствието си се излага на реална опасност да претърпи посочените заплахи, като не е подчинено на условието да е специфична цел поради лични елементи. От установената информация не се установява безогледно насилие на територията на Сирийската арабска република.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>