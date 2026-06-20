--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Решението е незаконосъобразно, като постановено при неизяснена фактическа обстановка досежно актуалното състояние на бивш парцел XVI-692. Изводите на съда не се основават от фактическа страна на надлежно събрани в административното и съдебното производство доказателства. В противоречие с изискванията на служебното начало в административния процес, първоинстанционният съд не е указал конкретно на страните кои факти се нуждаят от доказване, вкл. не е назначил съдебно-техническа експертиза, която да отрази съществуващото състояние по действащия ПУП на процесния УПИ /парцел/ XVI-692, както и да проучи налице ли са последващи изменения на регулацията. Не са обсъдени и приложените по административната преписка доказателства, които макар и в заверени копия, сочат на обстоятелството, че действително със заповед № РД-50-88/07.03.1996г. на кмета на район „Банкя“ е бил изменен регулационния план с разделяне на парцел XVI-692 в кв. 3 по действащия план на вилна зона „Бели брег“ на два парцела - XVI-692 и XVIа-692, с надлежно издадена заверена скица от 27. 03. 1996 г. и на тази база - извършена доброволна делба. Изложеното сочи на индиция за надлежно проведено с влязла в сила заповед изменение на регулационния план през 1996г., което следва да се изясни в съдебния процес - нанесено ли е в графичната част изменението на плана, ако не - налице ли са годни документи от графичната част за отразяване на изменението в действащия ПУП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>