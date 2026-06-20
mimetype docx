--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обявява за загубили сила следните постановления на Пленума на Върховния съд на НРБ:</w:t>
+        <w:br/>
+        <w:t>1. Постановление № 1/1957 г. за обобщаване на практиката на Върховния съд по брачните дела с изключение на т. 30 от същото постановление.</w:t>
+        <w:br/>
+        <w:t>2. Т. 10 от Постановление № 4 от 30.05.1963 г. относно реда, по който се разрешават споровете между кооператорите и ТКЗС по незаконните или противоуставни решения и действия на общото събрание, управителния съвет и председателя на стопанството, възникнали от членствените им правоотношения.</w:t>
+        <w:br/>
+        <w:t>3. Т. 6 от Постановление № 6 от 30.05.1963 г. относно правото на инвалидите от II и III група инвалидност, когато работят с брутно месечно възнаграждение до 100 лв. включително, да получават 50 % от пенсията си. Т. 7 от същото постановление относно изискването за липса на достатъчно доходи за издръжка по чл. 28 ЗП за получаване на народна пенсия.</w:t>
+        <w:br/>
+        <w:t>4. Т. 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, ал. 2, т. 24 и 26 от Постановление № 12 от 28.11.1971 г. относно ползването на семейното жилище след развода при условията на ал. 2 и 3 на чл. 28 СК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>