--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обоснован и в съответствие с материалния закон е изводът, че не са налице предпоставки за прилагане разпоредбата на чл. 8 ЗУБ за предоставяне на бежански статут. Спрямо кандидата не са налице основателни опасения от преследване въз основа на религия, раса, националност, принадлежност към определена социална група или поради политически убеждения. Не се установяват данни конфликтът да е на нива, обосноваващи извод за съществуване на реален риск чужденецът, единствено поради присъствието си на територията на страната, непременно да понесе тежки посегателства. Съвкупната преценка на данните от приобщените справки относно ситуацията в Сирия действително не налага извод за безогледно насилие в държавата на произход, което би поставило чужденеца в реална опасност да претърпи тежка заплаха. Не са налице и основанията за прилагане на принципа non refoulment, нито предпоставките по чл. 9, ал. 8 ЗУБ за предоставяне на хуманитарен статут.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>