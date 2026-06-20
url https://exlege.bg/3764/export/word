--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не се установява спрямо жалбоподателя да е осъществено визираното в чл.8, ал.1 от ЗУБ преследване, релевантно за предоставянето на бежански статут, нито риск от бъдещо такова по чл.8, ал.2-5 от ЗУБ. Не са налице и основанията по чл. 9 ЗУБ, тъй като липсват твърдения търсещият международна закрила да е бил изложен на реална опасност от тежки посегателства като смъртно наказание, екзекуция, изтезание или нечовешко или унизително отнасяне. Самият молител посочва, че спрямо него няма осъществено преследване, основано на раса, религия, националност, политическо мнение или принадлежността му към определена социална група. Не се налага извод за безогледно насилие в държавата на произход по смисъла на чл. 9, ал. 1, т. 3 ЗУБ, което би поставило чужденеца в реална опасност срещу живота или личността му. Липсват предпоставки за предоставянето на статут по чл. 9, ал.6 и ал.8 от ЗУБ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>