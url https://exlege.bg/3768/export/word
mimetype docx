--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не са налице фактическите основания, изчерпателно изброени в чл. 8, ал. 1 от ЗУБ, за предоставяне статут на бежанец. В конкретния случай няма данни и липсват твърдения, от които да може да се направи извод за опасение от преследване, основано на раса, религия, националност, политическо мнение или принадлежността му към определена социална група. От страна на А. А. А. липсват твърдения да е бил изложен на реална опасност от тежки посегателства като смъртно наказание или екзекуция, изтезание или нечовешко и унизително отнасяне или наказание, каквито са изискванията на чл. 9, ал. 1, т. 1 и т. 2 от ЗУБ. Не са налице доказателства за това, че ситуацията в Сирия достига до границите на безогледно насилие, породено от вътрешен или международен въоръжен конфликт или от неспособност на официалните власти да противодействат ефективно на въоръжени групировки, които нападат населението или отделни негови групи. Не се установяват данни понастоящем конфликтът в Сирия да е на нива, обосноваващи извод са съществуване на реален риск чужденецът непременно да понесе тежки посегателства. Ако молителят се завърне в родината си няма да са застрашени неговите живот и здраве, нито ще се наруши принципът non-refoulement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>