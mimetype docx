--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Процесуалната тежест за установяване на предпоставките на отговорността за злоупотреби лежи върху органите по приходите. В хода на ревизията и в хода на съдебното производство данъчните органи не са доказали наличието на хипотезата на чл. 177, ал. 3, т. 2, предл. 3 от ДОПК чрез съответните способи за събиране на доказателства, а именно вещо лице не е изготвило заключение за определяне на пазарната цена на стоките съобразно методите, определени в Наредба № Н-9 от 14.08.2006 г. Това означава, че не е установено по категоричен начин, че облагаемата доставка е на цена, която значително се отличава от пазарната. Определените от назначения от данъчните органи експерт пазарни цени за автомобилни гуми не се отличават от цените, по които търговското дружество е закупило стоките. Изводите за значително завишени цени, направени след запитвания до Диана ООД и Примекс ЕООД, са неоснователни, тъй като основният им предмет на дейност не е доставка на тежкотоварни гуми. При действие на презумпцията за знание по ал. 3 на чл. 177 ЗДДС доказателствената тежест за оборването й се прехвърля върху ревизираното лице, но само когато, приходните органи установят наличието на една от алтернативно изискуемите предпоставки за действие на презумпцията.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>