--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 6а от Закона за убежището и бежанците, при прилагането на закона първостепенно значение има най-добрият интерес на детето. Преценката на най-добрия интерес на детето се извършва в съответствие с разпоредбите на Закона за закрила на детето. Съгласно чл. 15, ал. 4, изречение второ от Закона за закрила на детето, на изслушването и консултирането на детето задължително присъства социален работник от дирекция Социално подпомагане. От протокола от проведеното интервю се установява, че на интервюто не присъства социален работник. Не се установява обстоятелството при изготвянето на оценката да е присъствал преводач, което определя, че оценката е била извършена без присъствието на детето. Наличието на адвокат по време на интервюто не преодолява неизпълнението от страна на административния орган на чл. 15, ал. 4, изречение второ от Закона за закрила на детето.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>