--- v0 (2026-02-04)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно Административен съд - Хасково, съобразявайки бежанската история на чужденеца и събраните по делото писмени доказателства, подробно анализирани от него, е приел, че не са налице фактическите основания, изчерпателно изброени в чл. 8, ал. 1 от ЗУБ, за предоставяне статут на бежанец на М. С. М.. Няма данни и липсват твърдения, от които да може да се направи извод за опасение от преследване, основано на раса, религия, националност, политическо мнение или принадлежността му към определена социална група. Изложеното обосновава извод, че в процесния случай не се касае за лице, нуждаещо се от международна закрила, а за мигрант, напуснал държавата си на произход в търсене на по-добри условия за живот и реализация. Обосновани са изводите на първоинстанционния съд и за това, че не са налице материалноправните предпоставки за уважаване молбата на чужденеца за предоставяне на хуманитарен статут по чл. 9, ал. 1 от ЗУБ. Доколкото личната бежанска история на жалбоподателя се характеризира с липса на каквито и да били основателни опасения от преследване, основани на раса, религия, националност, политическо мнение или принадлежност към определена социална група, то толкова по-висок би следвало да е интензитетът на безогледно насилие в страната му. Такъв не е установен по делото. Видно е от данните по делото, такива причини не се установяват по отношение на чужденеца, поради което в случая не са налице и предпоставките по чл. 9, ал. 8 ЗУБ за предоставяне на хуманитарен статут.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>