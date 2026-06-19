--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не е налице ограничителен критерий за подбор относно изискването на застраховка Професионална отговорност в строителството. Поставеното от възложителя конкретно изискване се отнася единствено за тези участници в обединението, които съобразно разпределението на дейностите в рамките на обединението ще изпълняват строителни дейности по смисъла на чл. 3, ал. 3 ЗКС, за посочената категория строеж, и по отношение на тях е приложимо изискването на чл. 171, ал. 1 ЗУТ. В случая законосъобразно възложителят е предвидил, че процесният критерий за подбор ще бъде доказван съобразно вида и обема на изпълняваната работа, като изрично е посочил че документ за това ще се изисква при подписване на договора с избрания изпълнител. Не е налице нередността, свързана с незаконосъобразно изменение на договора за изпълнение на обществената поръчка, тъй като предметът на договора не е изменян с подписаните допълнителни споразумения, а е изменена само цената му поради увеличените цени на стоки и материали необходими за изпълнението на предмета на поръчката. При полагането на дължимата грижа възложителят не е могъл да предвиди увеличението на целите на стоки и материали необходими за изпълнението на строителството, настъпили вследствие на продължителната пандемия от Covid -19 и впоследствие избухналият военен конфликт между Руската федерация и Република Украйна. В мотивите на административния акт относно нередността свързана с незаконосъобразно изменение на договора липсва конкретно описание в какво точно се изразява нарушението на Методика за изменение на цената на договор за обществена поръчка в резултат на инфлация е приета с ПМС № 290 от 27.09.2022 г., липсват както фактически основания, така и правна квалификация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>