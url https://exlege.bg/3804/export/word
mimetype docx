--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обоснован на приобщените по делото доказателства, извършените в хода на административното производство действия и съдържанието на спорното административно решение е изводът на съда за допуснато съществено нарушение на административнопроизводствените правила от издателя на акта, тъй като административният орган не е провел пълно изследване на правнорелевантните факти при разглеждане на молбата за предоставяне на закрила и липсата на релевантни мотиви. По тези причини съдът е постановил отмяна на акта и връщане на преписката за ново произнасяне при съобразяване със задължителните указания на съда по тълкуването и прилагането на закона. Правилно е съобразено наличието на висящо производство за предоставяне на международна закрила по отношение на съпруга и баща на настоящите ответници по касация, което се явява преюдициално по отношение на техните производства. Едва след пълно изясняване на фактите и обстоятелствата около бежанската история на съпруга следва административният орган да формира отделни изводи относно опасността за членовете на неговото семейство да бъдат обект на преследване. Като не е съобразил горните обстоятелства и е постановил административното решение преди да има влязъл в сила акт по отношение статута на съпруга, председателят на ДАБ при МС е допуснал съществено нарушение на административнопроизводствените правила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>