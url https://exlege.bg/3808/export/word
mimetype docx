--- v0 (2026-02-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В оторизационното писмо от производител – Acer Sales International SA, с № 26131/03.11.2023 г. не е посочен срок на валидност и оторизацията не е обвързана със съответната обособена позиция от настоящата обществена поръчка, за която участникът е подал оферта. В оторизационното писмо от производителя с №2134/03.10.2023 г. – Huafu High Technology Со., Ltd на английски език с превод на български език не е посочен срок на валидност и оторизацията не е обвързана със съответната обособена позиция от настоящата обществена поръчка, за която участникът е подал оферта. Законосъобразен се явява и изводът, че за артикул „графичен таблет“ участникът „ХИМБОКС“ ЕООД, гр. София не е представил документ, от който да е видно, че е оторизиран от производителя му или от негов официален представител за продажба и гаранционно поддържане на техниката. Правилно е приетото, че непосоченият срок за оторизация в представените от участника три броя оторизационни писма не осигурява права за изпълнение на предмета на обществената поръчка, включително гаранционната поддръжка на предлаганото оборудване. Никъде в представените оторизационни документи от страна на процесното дружество не е записан срок за валидност, както и че то е оправомощено да извършва гаранционна поддръжка за период от 36 месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>