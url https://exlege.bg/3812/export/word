--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Подателят на искането за отмяна И. М. е призован лично за откритото съдебно заседание по делото пред административния съд, насрочено за 12.06.2024г. Призоваването е редовно, поради което разглеждането на делото в негово отсъствие, не представлява процесуално нарушение. Отказът на съдебния състав да отложи делото по искането на Ц., също не е в нарушение на съдопроизводствените правила, тъй като условията на чл. 139, ал. 1 АПК не са изпълнени. Представеният с молбата за отлагане болничен лист установява внезапно заболяване на страната, но не и обстоятелството, че това заболяване е пречка Ц. да се яви в съдебното заседание, каквото изискване поставя разпоредбата на чл. 18, ал. 2 от Наредбата за медицинската експертиза. Неявяването на Ц. не препятства фактическото изясняване на спора, тъй като всички искания на страната за събиране на доказателства са разгледани и нови писмени доказателства не са ангажирани. Искането на Комисията за защита на личните данни за спиране на изпълнението на влязлото в сила решение е недопустимо, тъй като в производството по глава четиринадесета АПК не е предвидена такава възможност, а решението на административния съд не се ползва с изпълнителна сила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>