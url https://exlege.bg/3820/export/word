--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Ревизираното дружество е доказало наличието на предпоставките за признаване правото му на данъчен кредит по фактурите, издадени от „Универсал Къмпани“ ЕООД и „Христова Билд 81“ ЕООД. Фактурираните от „Универсал Къмпани“ ЕООД дейности съответстват на част от общо извършените и предадени впоследствие от ревизираното дружество към възложителя, т. е. налице е последваща облагаема доставка. Експертизата е установила, че предадените от „Христова Билд 81“ ЕООД към ревизираното дружество съответстват на уговорените с договора между страните работи, като констатираните отклонения правилно са ценени като несъществени, доколкото се установява реалността на извършените доставки. Съгласно решение на СЕС по дело С-18/13 не се допуска извършване на приспадане на ДДС, когато няма данни доставчиците да разполагат с материална, техническа и кадрова обезпеченост или има нередовна счетоводна отчетност при тях, но само при наличие на две кумулативни условия – тези обстоятелства да сочат за наличие на измама и въз основа на обективни данни, представени от органите по приходите, да се установява, че данъчно задълженото лице е знаело за нея. Двете дружества са разполагали с работници, като неплащането на осигурителните задължения във връзка с наетия персонал не следва да се тълкува като липса на кадрова обезпеченост, а липсата на обективни данни за знание за участие в данъчна измама не може да обуслови законосъобразността на отказа на правото на данъчен кредит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>