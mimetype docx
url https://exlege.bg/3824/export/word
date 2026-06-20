--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не се установило спрямо търсещия закрила Д. да е осъществено визираното в чл. 8, ал. 1 ЗУБ преследване, релевантно за предоставянето на бежански статут, предвид твърденията и на самия чужденец. По делото няма данни спрямо Д. властите или армията да са предприели действия, които да се определят като преследване, с цел да отслужи редовната си военна служба. Отсъствали твърдения и установявания Д. в държавата му по произход да е изложен на реална опасност от тежки посегателства, като смъртно наказание или екзекуция, изтезание или нечовешко или унизително отнасяне, или наказание. Не са налице изискуемите предпоставки за предоставяне на субсидиарна закрила на това основание, съобразно даденото от Съда на Европейския съюз тълкуване в неговото решение по дело С-465/07 г. по отношение на изискуемата степен на характеризиращото протичащия въоръжен конфликт безогледно насилие. След падането на режима на президента Асад обществено-политическата обстановка в Сирия е променена в положителна посока, като не е налице ситуация на безогледно насилие в резултат на въоръжен конфликт по дефиницията на чл. 9, ал. 1, т. 3 ЗУБ. Няма данни за съществуването на безогледно насилие в резултат от въоръжен конфликт в Сирийската арабска република, което да създава опасност за настъпването на тежки заплахи срещу живота или личността на намиращите се там цивилни лица, единствено поради факта на присъствието им на тази територия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>