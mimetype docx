--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нови обстоятелства по смисъла на закона са факти от действителността, които имат спрямо спорното правоотношение значението на юридически или доказателствени факти и които не са включени във фактическия материал по делото докато то е било висящо. Нови доказателства са писмените доказателства за новооткритите факти, както и новооткрити или новосъздадени документи, които не са могли да бъдат доказани поради липсата им, без това да се дължи на липсата на нормално дължимата грижа за доброто водене на делото. Приложените констативно становище за изпълнение на преместваем обект и становище за съответствие на същия обект с изискванията за пожарна безопасност са издадени през 2021г., т. е. преди постановяване на съдебното решение, поради което са могли да бъдат представени от жалбоподателката в хода на съдебния процес при полагане на необходимата грижа за това. Право на отмяна по реда на чл. 245 и сл. АПК имат трети лица, за които влязлото в сила съдебно решение е неблагоприятно и които не са конституирани като страни в съдебното производство. Подателката на искането за отмяна няма качеството на трето лице по смисъла на цитирания текст, тъй като производството пред административния съд е образувано по жалба, подадена от нея, и същата е конституирана в качеството на жалбоподател.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>