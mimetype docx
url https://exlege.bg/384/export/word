--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Неподписването мотивите на присъдата от съдебните заседатели в случаите, когато изготвянето им е отложено поради фактическа или правна сложност на делото, е нарушение на процесуалните правила, ако няма уважителни причини за неподписването им. Нарушението ще е съществено тогава, когато се е отразило върху правилността на присъдата и е довело до основание за нейната отмяна или изменение по чл. 328, т. 1, 3 и 4 НПК. Уважителни пречки за неподписването на мотивите от съдебните заседатели са тези, които са довели до обективна невъзможност да се извърши подписването, като смърт, тежко заболяване, отсъствие за неопределено или продължително време и др. 2. Разпитът на малолетен свидетел в отсъствие на педагог или психолог е нарушение на процесуалните правила, но не е безусловно основание за отмяна или изменение на присъдата. Нарушението ще е съществено, ако е довело до нарушение на закона, непълнота на доказателствата или до необоснованост на присъдата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>