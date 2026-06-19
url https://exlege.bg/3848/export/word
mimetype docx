--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правната връзка между обекта на облагане и субекта, за данъчни цели, се установява въз основа на декларираното от правния субект. Налице е една презумпция за собственост, защото данъчната администрация не извършва проверка за валидността на придобивното основание и няма правомощието да извършва преценка валидни права и задължения ли е породил представения пред нея документ за собственост. За целите на данъчното облагане декларирането на собствеността върху обекта е достатъчно основание за облагането на съответния субект. По делото няма спор, че с Декларация по чл. 14 от ЗМДТ с Вх. № ДК14002974/21.08.2020 г. Министерството на земеделието и храните е декларирало, че е собственик на недвижим имот. Липсват данни същият да е подал последваща декларация, с която да е заявил промяна в посочените обстоятелства. Неоснователен е касационният довод, че с решение № 255/20.12.2023г. по въззивно гражданско дело № 258/2023г. е установено, че собственик на сградите е „Хемус – автотранспорт“ АД, защото посоченото решение не е влязло в законна сила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>