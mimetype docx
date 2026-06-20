--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Когато отговорни длъжностни лица - директори, управители, началници, главни счетоводители и др., знаят, че предоставените им документи са с невярно съдържание, че са неистински или подправени и че не доказват валидно основание за плащане или предаване на обществено имущество, но въпреки това наредят да се изплатят на работниците или служителите възнаграждения за труд, премии или други или да се предаде имуществото на другиго без основание, вършат длъжностно присвояване по чл. 201 - 205 НК, а не документна измама по чл. 212, ал. 2 НК.</w:t>
+        <w:br/>
+        <w:t>2. а) Когато длъжностни лица, в кръга на служебните си задължения съставят документи с невярно съдържание, неистински или преправят документи, в които удостоверят неверни обстоятелства относно количеството, качеството, вида или размера на извършената работа или броя на работниците, с тези документи заблудят други длъжностни лица, които имат фактическа власт върху общественото имущество, и получат парите с цел да ги изплатят на работниците, ако ги присвоят за себе си или ги предадат на други лица без правно основание, осъществяват съставите на длъжностно присвояване по чл. 201 - 205 НК, а не на документна измама по чл. 212, ал. 1 НК. б) ако документите съдържат неверни данни относно количеството, качеството, вида и размера на извършената работа или платените суми лично от длъжностното лице, представящо документа, и парите му се предадат на него, а не за да ги изплати на работниците и служителите, е налице документна измама по чл. 212, ал. 1 НК.</w:t>
+        <w:br/>
+        <w:t>3. а) Когато длъжностни лица реализират излишъци и чрез документи с невярно съдържание или чрез фактически действия ги предадат на други длъжностни лица, които, като ги продадат, присвояват паричната им равностойност, извършват длъжностно присвояване по чл. 201 - 205 НК. б) Ако длъжностните лица, които имат излишъци, но нямат намерение пряко да ги присвояват, а само издават отчетни документи на името на други недлъжностни лица, в които удостоверяват невярното обстоятелство, че закупуват от тях селскостопански произведения, други стоки или материали, ако тези недлъжностни лица чрез документите получат без правно основание обществено имущество от други длъжностни лица, които не се намират в йерархическа зависимост от издателите на документите длъжностни лица и не участвуват в присвояването, ще е налице документна измама по чл. 212, ал. 1 НК за недлъжностните лица и по чл. 212, ал. 2 НК за длъжностните лица, които са издали документите с невярно съдържание.</w:t>
+        <w:br/>
+        <w:t>4. Втората инстанция без протест от прокурора не може да измени присъдата на първата инстанция и да преквалифицира деянията на подсъдимия от престъпление по чл. 212, ал. 5, т. 1 НК в такова по чл. 311, ал. 1 НК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>