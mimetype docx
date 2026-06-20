--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Разходите за гаранционно обслужване обикновено се считат за част от оперативните разходи на предприятието, но не винаги попадат в категорията на режийните разходи, тъй като те са пряко свързани с конкретни продукти или услуги. За да прецени дали отказаните за верифициране разходи са режийни разходи, съдът е следвало да назначи вещо лице счетоводител, а не оценител. Съгласно т.14.4.5. от Насоките за кандидатстване като допустими разходи са посочени разходите за материали и консумативи, в която връзка консумативите, касаещи гаранционното обслужване, са допустими разходи. Изводът на първоинстанционния съд за немотивираност на оспореното решение на ръководителя на УО на ОПОС, в частта по т. 3, е неправилен, тъй като актът съдържа конкретни фактически установявания. Независимо от това, ако по т. 1 неоснователно не са верифицирани разходите, сумата по т. 3 подлежи на преизчисляване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>