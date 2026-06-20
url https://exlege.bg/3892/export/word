--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От съществено значение за предоставяне на статут на бежанец съгласно ЗУБ и Директива 2011/95/ЕС на Европейския парламент и на Съвета от 13 декември 2011 година относно стандарти за определянето на граждани на трети държави или лица без гражданство като лица, на които е предоставена международна закрила, за единния статут на бежанците или на лицата, които отговарят на условията за субсидиарна закрила, както и за съдържанието на предоставената закрила (директива 2011/95/ЕС, Директивата) и Женевската конвенция е съществуването на основателни опасения от преследване по причина на раса, религия, националност, политически убеждения или принадлежност към определена социална група. В разглеждания случай наличието на законодателство, насочено срещу правата на [заличен текст] лица, данни за каквото съдържа съставената от специализирана дирекция на ДАБ справка, позволява да се обоснове извод, че тези лица представляват отделна група, разглеждана като различна от заобикалящото я общество. Административният орган е следвало да обсъди законодателството против [заличен текст] общността в Турция с оглед разпоредби за престъпления срещу обществения морал, защита на семейството и противоестествено [заличен текст] поведение, които понякога служат като основа за злоупотреба от страна на полицията, дискриминация от работодатели и забрана за публични събирания, вместо което се е ограничил да ги посочи в административния акт. Основателен е касационният довод, че административният орган не е анализирал психологичния статус на Г. Х., сочещ, че той е бил жертва на множество [заличен текст] в периода, в който се е намирал в затвора. Липсата на подробно обсъждане на изложените в молбата за закрила опасения за преследване и необходимостта от обсъждане на бежанската история в контекста на актуалната ситуация в страната на произход обуславят неправилност на първоинстанционното решение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>