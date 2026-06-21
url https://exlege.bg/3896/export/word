--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основателно е възражението на касатора, че в съдебния акт липсват конкретни и ясни мотиви по въпросите, а и обсъждане на основни възражения, повдигнати пред съда от оспорващия, вкл. и във връзка с кредитиране заключението по допуснатата СХЕ. Изложеното всякога съставлява нарушение на императивните правила на чл. 172а, ал. 2 от АПК, а и на чл. 235, ал.2 и чл. 236, ал. 2 от ГПК. Самото заключение не е обсъдено по правилото на чл. 202 от ГПК във вр. с чл. 144 от АПК. Основателно е и възражението на касатора, че в нарушение на чл. 200, ал. 3 от ГПК във вр. с чл. 144 от АПК при своевременно сторено оспорване на дадените експертни изводи на вещото лице по допуснатата СХЕ, съдът е отказал да допусне нова такава. Допуснатите нарушения на съдопроизводствените правила в дейността на съда, вкл. и липсата на мотиви, позволяващи осъществяването на касационната проверка, предвид и забраната по чл. 220 от АПК за нови фактически установявания от касационната инстанция, налага отмяна на решението и връщане на делото за ново разглеждане от друг съдебен състав на същия съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>