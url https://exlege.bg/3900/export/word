--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основателни са изложените в касационната жалба доводи, че нововъзникналите обстоятелства по отношение на ситуацията в Сирийската арабска република след постановяване на оспорваното решение на председателя на ДАБ по същество не представляват юридически факти, годни да обусловят необходимостта от извършване на нова преценка на молбата за получаване на международна закрила. От представените по делото справки на Дирекция „Международна дейност“ към ДАБ при МС не може да се направи извод, че ситуацията в страната по произход на молителя е претърпяла съществено негативно развитие, което следва да бъде взето предвид при формиране на волята на административния орган. От съвкупните данни, които се съдържат в информационните източници се формира заключение, че макар да е имало краткосрочна ескалация на военните действия, след падането на режима, ситуацията в Сирия всъщност е започнала да се нормализира. От наличните по делото данни към произнасянето на касационната инстанция не са налице такива за съществуването на безогледно насилие в резултат от въоръжен конфликт в Сирийската арабска република, което да създава опасност за настъпването на тежки заплахи срещу живота или личността на намиращите се там цивилни лица, единствено поради факта на присъствието им на тази територия. При съобразяване на изложеното, несподелимо е становището на първоинстанционния съд, че са налице предпоставките за прилагане на основанието по чл. 15, б. в) от Директива 2011/95/ЕС, транспонирано в текста на чл. 9, ал. 1, т. 3 ЗУБ. Правото на защита на Т. не е нарушено, доколкото всички относими към хипотезата на чл. 4, ал. 3 ЗУБ факти и обстоятелства са преценени при анализа на основанията по чл. 8 и чл. 9 ЗУБ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>