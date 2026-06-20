--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Възприетите от първоинстанционния съд нововъзникнали обстоятелства по отношение на ситуацията в Сирийската арабска република по същество не представляват юридически факти, годни да обусловят необходимостта от извършване на нова преценка на молбата за получаване на международна закрила. От съвкупните данни се достига до заключение, че след падането на режима, ситуацията в Сирия всъщност е започнала да се нормализира. Не са налице данни за съществуването на безогледно насилие в резултат от въоръжен конфликт в Сирийската арабска република, което да създава опасност за настъпването на тежки заплахи срещу живота или личността на цивилни лица. Несподелимо е становището на първоинстанционния съд, че са налице предпоставките за прилагане на основанието по чл. 15, б. в) от Директива 2011/95/ЕС, транспонирано в текста на чл. 9, ал. 1, т. 3 ЗУБ. Приложима би била предвидената възможност да се откаже предоставяне на хуманитарен статут на основание чл. 9, ал. 5 ЗУБ, тъй като са налице данни за съществуването на спокойни региони в Сирия, където чужденецът би могъл да се установи. Споделими са и изложените в касационната жалба доводи срещу преценката на първоинстанционния съд за отсъствие на мотиви в спорното решение относно приложението на принципа за non-refoulment („забрана за връщане“).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>