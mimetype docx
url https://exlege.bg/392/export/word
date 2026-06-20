--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,69 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обръща внимание на съдилищата, че въпреки дадените указания от Пленума на Върховния съд с Постановление № 1/1958 г., 3/1970 г., 6/1971 г., 9/1975 г. за засилване борбата срещу престъпленията против социалистическата собственост и социалистическото стопанство все още се допускат грешки, за избягването на които следва:</w:t>
+        <w:br/>
+        <w:t>Да отчитат високата обществена опасност и да не подценяват размера на имуществото, което е отнето чрез престъпленията против социалистическата собственост, както и размера на настъпилите вреди чрез престъпленията против социалистическото стопанство.</w:t>
+        <w:br/>
+        <w:t>Да не подценяват естеството и значението на квалифициращите обстоятелства, като се обърне особено внимание на присвояванията на излишъците, а наказанията да се индивидуализират и диференцират с оглед на завишената обществена опасност на виновните лица.</w:t>
+        <w:br/>
+        <w:t>Да се събират необходимите доказателства за подбудите при извършване на престъпленията. А при прилагането на привилегирования състав на чл. 205 НК в присъдите да се посочва кой от съучастниците каква част от отнетото имущество е възстановил.</w:t>
+        <w:br/>
+        <w:t>Разпоредбите на чл. 55 НК да се прилагат само в случаите, когато действително съществуват изключителни или многобройни смекчаващи обстоятелства, и то при условие, че и най-лекото наказание, предвидено в закона, е несъразмерно тежко. В присъдата да се излагат обосновани констатации за съществуването на тези обстоятелства.</w:t>
+        <w:br/>
+        <w:t>Да не се подценява значението на чл. 24 НК особено когато виновните лица са извършили престъпления, засягащи социалистическата, собственост, а причинената вреда представлява сбор от вредите по отделните престъпления. Съдилищата задължително да излагат съображения защо чл. 24 НК не е приложен.</w:t>
+        <w:br/>
+        <w:t>Да се има пред вид важното значение на наказанието конфискация на налично имущество в борбата с тази престъпност и да се събират и за точни данни за имуществото на виновните лица, а когато се налага наказанието глоба, да се съобразяват с имотното състояние, с доходните и семейните им задължения.</w:t>
+        <w:br/>
+        <w:t>Разпоредбата на чл. 66 НК да се прилага само когато се установят действителни възможности за поправянето на подсъдимия, но във всички случаи да се има пред вид високата обществена опасност на тези престъпления, както и нуждата от генералната превенция на наказанието.</w:t>
+        <w:br/>
+        <w:t>При престъпленията против социалистическото стопанство да не се надценяват обективните условия и да не се подценяват тези от субективен характер. При определяне на наказанията наред с абсолютния размер на нанесените вреди да се отчита и тяхното отрицателно обществено значение за развитието на икономиката на страната.</w:t>
+        <w:br/>
+        <w:t>Съдилищата да продължат с неотслабваща сила превантивната работа, да обследват по-широко причините и условията, които обуславят извършването на тези престъпления, като набелязват и мерки за тяхното пълно отстраняване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>