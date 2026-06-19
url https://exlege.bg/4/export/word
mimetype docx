--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът припомня, че липсата в руската правна система на ясна и предвидима процедура за разрешаване на контролни покупки остава структурен проблем, който излага жалбоподателите на произволни действия от страна на полицията и пречи на вътрешните съдилища да извършват ефективен съдебен контрол върху техните твърдения за провокация. Настоящото дело е идентично с други руски дела за провокация, по които Съдът последователно установява нарушение поради непълноценната съществуваща процедура за разрешаване и администриране на контролни покупки на наркотици. Следователно Съдът не намира причина да се отклони от по-ранните си констатации по въпроса и приема, че наказателните производства срещу всички петима жалбоподатели са несъвместими с понятието за справедливо съдебно разглеждане. Като се има предвид утвърденото му право по въпроса, Съдът счита, че е налице нарушение на член 6 от Конвенцията по отношение на всеки от петимата жалбоподатели. Съдът отхвърля възражението на Правителството относно загубата на статут на жертва и установява, че жалбоподателите остават жертви на твърдяното нарушение на член 6, тъй като преразглеждането на техните наказателни дела от вътрешните съдилища не е ефективно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>