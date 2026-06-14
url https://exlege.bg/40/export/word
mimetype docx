--- v0 (2026-02-04)
+++ v1 (2026-06-14)
@@ -73,53 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Съдът счита, че производството по настоящото дело е от определено финансово значение за жалбоподателя. Освен това, повдигнатите въпроси не са били фактически или административно сложни. Съдът отбелязва, че е имало значителни периоди на бездействие от страна на властите и че Висшият съд е коментирал „извънредно дългия период на забавяне“ в производството. Тези съображения са достатъчни, за да може Съдът да заключи, че „разумният срок“, предписан от член 6 § 1, е бил превишен.</w:t>
-[...1 lines deleted...]
-        <w:t>Съдът счита, че съществува основателна загриженост, че Армейският съвет е бил лишен от необходимата структурна независимост, за да спази изискванията на член 6 при оценката на размера на обезщетението, което да бъде присъдено на жалбоподателя. Въпреки това, Съдът заключава, че Висшият съд при съдебен контрол е имал „достатъчност на прегледа“, за да отстрани всяка липса на независимост на Армейския съвет. В случая на жалбоподателя той установява, че базовата цифра е неточна и изисква от Армейския съвет да преразгледа изчислението. Следователно жалбата на жалбоподателя е била разгледана от независим и безпристрастен съд.</w:t>
+        <w:t>Съдът счита, че производството по настоящото дело е от определено финансово значение за жалбоподателя. Повдигнатите въпроси не са били фактически или административно сложни. Съдът отбелязва, че е имало значителни периоди на бездействие от страна на властите и че Висшият съд е коментирал „извънредно дългия период на забавяне“ в производството. В това отношение Съдът се позовава на признанието на Правителството, че производството не е приключило в разумен срок, заключавайки, че „разумният срок“, предписан от член 6 § 1, е бил превишен. По отношение на оплакването относно независимостта и безпристрастността на съда, Съдът припомня, че дори когато правораздавателен орган, решаващ спорове относно „граждански права и задължения“, не спазва член 6 § 1 в някое отношение, не може да бъде констатирано нарушение на Конвенцията, ако производството пред този орган е „предмет на последващ контрол от съдебен орган, който има пълна юрисдикция и предоставя гаранциите на член 6 § 1“. Съдът заключава, че Висшият съд при съдебен контрол е имал „достатъчност на прегледа“, за да отстрани всяка липса на независимост на Армейския съвет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>