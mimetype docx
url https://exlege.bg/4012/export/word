--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В настоящия случай обоснован и в съответствие с материалния закон е изводът на съда, че в конкретната бежанска история не се откриват предпоставки за прилагане разпоредбата на чл. 8 ЗУБ за предоставяне на бежански статут, тъй като не са налице основателни опасения от преследване въз основа на религия, раса, националност, принадлежност към определена социална група, политическа партия или поради политически убеждения. Лицето не е било принудено да напусне Сирия поради реална опасност от изтезание, нечовешко или унизително отношение, смъртно наказание или екзекуция или други тежки посегателства по смисъла на чл. 9, ал. 1, т. 1 и т. 2 ЗУБ, нито би било застрашено от такива посегателства при завръщането му в страната по произход. От съдържащите се по делото справки относно актуалното положение в Сирия следва да се приеме, че не е налице заплаха за търсещия закрила поради ситуация на безогледно насилие в държавата му по произход, тъй като общата обстановка по сигурността е сравнително стабилна. Задължението му да отбие наборната си задължителна военна служба не би могло да обоснове страх от лично преследване, още повече, че съществува възможност за заплащане за освобождаване. Цялостният анализ на обясненията на Ф. А. С. сочи, че са налице единствено лични и икономически причини за напускане на Сирия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>