--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Дейностите "Топлинно изолиране на покрив" и "Изграждане на хибридна отоплителна инсталация с топлинен източник - термопомпа въздух/ вода" безспорно са предвидени като основен вид строителни работи и изискванията към тяхното извършване се съдържат в Техническата спецификация, приложението към спецификацията 6 - Енергийно обследване, доклад, резюме, сертификат за енергийни характеристики на сградата, както и техническия паспорт на сградата. Правилно помощният орган на възложителя е преценил, че след като касатора предлага координатор/специалист по безопасност и здраве, който ще бъде лице от екипа на строителя, това се явява пряко нарушение на чл. 5 от Наредба № 2 от 22 март 2004 г. за минималните изисквания за здравословни и безопасни условия на труд при извършване на строителни и монтажни работи. Съгласно чл. 5, ал. 3 от Наредба № 2/22.03.2004 г за минималните изисквания за здравословни и безопасни условия на труд и ЗУТ, функциите на координатор по безопасност и здраве се изпълняват от консултант /за строежи от първа до четвърта категория/, а не от строителя или определени от него лица. Констатирането на само едно основание за отстраняване на съответния участник е достатъчно, офертата му да не бъде допусната до оценяване и класиране. ДЗЗД РИМ Шумен по надлежен начин е доказал, че отговаря на минималните изисквания за технически и професионални способности с декларираната сходна с предмета на поръчката изпълнена от него дейност през определения от възложителя период, както и че проектантският му екип съответства на изискването да са изпълнили сходни обекти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>