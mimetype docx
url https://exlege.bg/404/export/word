--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,79 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. В производствата по жалби срещу заповедта за допълване или поправяне на кадастралния план, както и срещу отказа той да бъде допълнен или поправен съдът е компетентен да се занимава само с въпроса за законосъобразността на административния акт, т. е. спазени ли са изискванията за неговото издаване, както и с други незаконосъобразности, допуснати при установяване непълнотите или грешките, но не и със спорове между страните по отношение тези непълноти или грешки, имащи имуществен характер.</w:t>
+        <w:br/>
+        <w:t>2. Подлежат на упълномеряване и остатъци от пълномерни имоти само ако имат поне 3/5 от най-малката повърхност за парцелите. Такива остатъци се упълномеряват с разполагаеми части от съседни имоти.</w:t>
+        <w:br/>
+        <w:t>3. ... (*2)</w:t>
+        <w:br/>
+        <w:t>4. Регулационният план за прокарване на задънена улица не подлежи на съдебен контрол. На такъв контрол подлежи актът само в частта относно оценката. (*9)</w:t>
+        <w:br/>
+        <w:t>5. ... (отм. с т. 12 ППВС № 4 от 1980 г.)</w:t>
+        <w:br/>
+        <w:t>6. При преценяване дали незаконно извършените строежи след 15.11.1958 г. до 31.12.1965 г. в регулирани и нерегулирани имоти, включително и върху държавна земя, и отчуждени за мероприятия на държавата, кооперации и обществени организации са направени за задоволяване на остра жилищна нужда, следва да се изхожда от нуждата от жилище на домакинството на собственика на имота. В домакинството на собственика на имота се включват: малолетните и непълнолетни низходящи, пълнолетните и непълнолетните, встъпили в брак, ако са живели заедно с него, и възходящите на собственика или неговия съпруг или съпруга, които са живели заедно със собственика на имота. Във всички случаи членовете на домакинството трябва да нямат свое собствено жилище и да не са били настанени в държавно жилище.</w:t>
+        <w:br/>
+        <w:t>7. (отм. с т. 12 ППВС № 4 от 1980 г.)</w:t>
+        <w:br/>
+        <w:t>8. ...</w:t>
+        <w:br/>
+        <w:t>9. (отм. с т. 12 ППВС № 4 от 1980 г.)</w:t>
+        <w:br/>
+        <w:t>10. (отм. с т. 12 ППВС № 4 от 1980 г.)</w:t>
+        <w:br/>
+        <w:t>11. Член 79, ал. 2 от Закона за териториално и селищно устройство не намира приложение при отчуждения по дворищнорегулационния план. Във всички останали случаи на отчуждения тази разпоредба намира приложение.</w:t>
+        <w:br/>
+        <w:t>12. ...</w:t>
+        <w:br/>
+        <w:t>13. Споровете, възникнали в оценителното производство във връзка с правото на собственост, включително и относно имуществената общност на съпрузите, не могат да бъдат решавани в това производство. Правото на собственост в това производство се установява със съдебни решения и по друг начин, предвиден в закона.</w:t>
+        <w:br/>
+        <w:t>14. При обжалване на оценка на отчужден имот съдът може да я измени само до размера на посочените в жалбата суми.</w:t>
+        <w:br/>
+        <w:t>15. Обръща внимание на съдилищата да взимат активно участие за определяне на всички обстоятелства, които имат значение за определяне на цената на имота и размера на обезщетението. При групови случаи на отчуждени имоти да се извършват поначало огледи, като се съставят огледни протоколи, в които да се отразяват подробно констатациите на съда. При извършване на оглед по група еднообразни дела съдът да прилага към всяко дело съответния огледен протокол, а също така и скицата на вещите лица, ако има такава. Съдилищата да изискват от вещите лица да посочват конкретните обстоятелства, на които основават заключението си. (Ал. 4 отм. с т. 12 ППВС № 4 от 1980 г.) При спор за категорията - да описват сградите и да изискват от техническите експерти да описват подробно белезите, въз основа на които дават заключенията си за категорията им. По делата за оценката да се призове и инвеститорът поради това, че същият е заинтересован от разрешаването на спора. Диспозитивът на решенията не следва да бъде осъдителен, а такъв, с който се изменява заповедта на органа по чл. 95 от Закона за териториално и селищно устройство. Отменя постановления № 5 от 30.05.1963 г. и № 7 от 14.05.1971 г. на Пленума на Върховния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>