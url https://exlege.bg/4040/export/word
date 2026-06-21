--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предвид съдържанието на техническото предложение, посочено в офертата на дружеството и констатираните в нея, предлаганата от жалбоподателя оферта не съответства на минималните изисквания на техническата спецификация е било налице основанието по чл. 107, т. 2, б. а ЗОП за неговото отстраняване, доколкото е установено несъответствие на 2.5.2. 1.1.3. и т. 2. 5. 2. 1.2.5 от документацията. Установените несъответствия на 2.5.2. 1.1.3. и т. 2. 5. 2. 1.2.5., от предложеното от касационния жалбоподател в техническото предложение представлява самостоятелно и достатъчно основание за отстраняването му от участие в процедурата. Правилен е извода на КЗК, че предложението на участника е предложил мерки, комбинирани със самите методи, като не е разграничил ясно методите от съответните мерки към тях, съответно не е представил два отделни метода за осъществяване на контрол и да предложи към всеки от тях детайлни мерки, участникът е обединил методите и мерките в едно, което създава неяснота. Комисията за защита на конкуренцията е извършила подробен анализ на съдържанието на представеното от Лидер Строй Монтаж ООД техническо предложение, поради което действително налага извода, че заявените мерки са неприложими и не изпълняват исканите от възложителя цели. Комисията е приела, че участникът ДЗЗД СИС Инженеринг е изготвил надлежно техническо предложение, съответстващо на изискванията в техническата спецификация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>