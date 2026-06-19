--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По приложението на материалния закон спорът е сведен до преценката относно произхода на стоките за целите на митническия контрол в контекста на разпоредбите на чл. 60 и 61 Регламент (ЕС) 952/2013, чл. 12, § 2, б. „а“ и чл. 7, § 1 от Решение № 1 на Съвместния комитет ЕО — ООП от 24 юни 2009 г. Бидейки изцяло произведени в ЕС, същите отговарят на определението по чл. 60, § 1 Регламент (ЕС) 952/2013 и имат произход от посочените държави-членки на ЕС – Белгия и Финландия. Според съда, при проверката по чл. 48 от регламента митническият орган не е провел процедура по чл. 61, с което не е изяснил пълно и всестранно случая в съответствие с принципа на чл. 7 АПК. Неоснователни са възраженията на касатора срещу съдебния извод за допуснато нарушение на административнопроизводствените правила, изразяващо се в непровеждане на процедурата по чл. 61 МКС. Допълнителни процесуални действия не са предприети при двукратна възможност за митническия орган да събере доказателства и да обоснове предположенията в акта по надлежния ред. При сравнение на сертификата и опаковъчния лист не се открива разминаване в т. нар. „хийт номер“ - 35870 8 и в двете, нето тегло на стоката 17 940 кг.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>