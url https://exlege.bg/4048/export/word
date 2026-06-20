--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно е приел АС-Враца, че съвкупният анализ на доказателствата по делото обуславя извод за съответствие на електронните подписи с изискванията на чл. 3, т. 12 от Регламент /ЕС/ № 910/2014 на ЕП и Съвета относно електронната идентификация и удостоверителните услуги при електронни трансакции на вътрешния пазар. Неоснователен е касационният довод, че използваните електронни подписи не съответстват в пълна степен на изискванията в Регламент 910/2014 досежно атрибутите за пълна идентификация на авторите/титулярите на подписите, конкретно условията по чл. 26, букви а) и б) от Регламента. Настоящият касационен състав приема, че удостоверенията съдържат необходимия набор от данни, за да се извърши такава идентификация на автора/титуляря на подписа. Настоящият касационен състав намира за правилен извода на първостепенния съд, че ревизиращите органи са доказали наличието на знание у получателя, че данъкът няма да бъде внесен от доставчика, който е основният спорен по делото въпрос във връзка с ангажиране отговорността на ревизираното дружество по чл. 177 ЗДДС. Разгледани обаче в тяхната взаимна връзка действителните отношенията между двете дружества Къщата на камъка 1991 ЕООД и Къщата на камъка ЕООД сочат, че същите надхвърлят рамките на обичайните делови отношения между доставчик и получател на доставка. Решенията на Съда на ЕС по преюдициални запитвания са задължителни за всички съдилища, поради което настоящият съдебен състав счита, че посочените в наредбата размери на адвокатските възнаграждения, а оттук и следващите се размери на юрисконсултски възнаграждения, могат да служат единствено като ориентир при определяне служебно на възнагражденията, но без да са обвързващи за съда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>