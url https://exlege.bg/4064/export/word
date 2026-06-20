--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като е взет предвид определеният по заключението размер на държавната помощ от -274 686 лева, който не надвишава сумата 200 000 евро, е формиран правен извод, че предоставянето на помощ под прага de minimis изключва една от предпоставките за издаване на административния акт. Ако полученото от отделния бенефициер предимство не превишава праговете по посочени в Регламент (ЕС) № 1407/2013 на Комисията, това предимство не се счита за държавна помощ. Оценителните доклади на „Агролеспроект“ ЕООД са изготвени при неназовани методи и оценителят не е независим, което е несъвместимо с изискването за пълнота на главното доказване. Възлагането на оценка от субект различен от администратора на помощна е в противоречие с правилата на ЗДП. Горното препятства формирането на извод за получено от частноправния субект в правоотношението по замяната на икономическо предимство в конкретен размер. Без да са установени предпоставките за възникване на публичното държавно вземане за възстановяване на неправомерна и несъвместима държавна помощ, установяването на вземането с АУПДВ е неправомерно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>