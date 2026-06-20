--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Прието е, че е налице наличие на дискриминационни условия по отношение на предвидената възможност за ценообразуване и преценката на предложената цена от участниците. Правилно е приетото, че предложението за много ниска цена от определен участник, ще направи невъзможно допускането на други икономически оператори, по съответната подпозиция и доставката на лекарствения продукт ще зависи само от един единствен доставчик, което противоречи на правилата на конкуренцията. Съгласно чл. 2, ал. 2 от ЗОП, при възлагане на обществените поръчки възложителите нямат право да ограничават конкуренцията чрез включване на условия и изисквания, които дават необосновано предимство или необосновано ограничават участието на стопански субекти. В обявлението е вписано, че за изпълнители по рамковото споразумение ще се определи участникът предложил най-ниска цена и всички други участници, предложили цена, която е до 10 % по-висока от най-ниската предложена цена. Така зададените критерии са дискриминационни и ограничителни, тъй като необосновано ограничават потенциалния кръг от участниците и подлагат на риск здравето на пациентите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>