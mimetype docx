--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За да е налице хипотезата, поддържана от приходната администрация, в която не възниква право на данъчен кредит за начисления от доставчика ДДС съгласно чл. 70, ал. 1, т. 4 ЗДДС, следва в договора да е обективирана уговорка/опция за прехвърляне на правото на собственост и сборът от вноските, с изключение на лихвата, да е идентичен на пазарната стойност на автомобила към датата на предоставянето. В случая първата хипотеза не е налице, тъй като е уговорена опция за прехвърляне на собственост при поставен модалитет постигане на допълнително съгласие относно това, тоест не е налице изрично предвидено прехвърляне по смисъла на закона. Не е налице и втората хипотеза на чл. 6, ал. 2, т. 3 ЗДДС, тъй като не се установява проявлението на двете кумулативно предвидени условия за идентичност на сбора от дължимите вноски с пазарната цена на стоката към датата на предоставянето. Приходната администрация се е позовала на информация от интернет сайт на производителя, което не е достатъчно за установяване на пазарната цена. Вместо този неправилен подход дължимо е било ангажирането на специални знания чрез назначаването на оценителна експертиза. По същество е правилен изводът на съда, че по договора не е осъществена доставка на стока по смисъла на чл. 14, пар. 1 от Директива 2006/112/ЕО и чл. 6, ал. 2, т. 3, предл. 2 ЗДДС, а на услуга, като е използван в икономическата дейност на дружеството.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>