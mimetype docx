--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно разпоредбата на чл. 194, ал. 1 от ЗУТ собствениците и обитателите на недвижими имоти са длъжни да осигуряват свободен достъп в тях за извършване на разрешени или предписани проучвателни, проектни, строителни, монтажни, контролни и други работи, във връзка с устройството на територията, въз основа на заповед на кмета на общината. В случая за жалбоподателите е възникнало задължение да осигурят свободен достъп до съсобствения им имот, предмет на заповедта, за извършване на предписани контролни работи във връзка с отпочнала процедура по жалба за установяване на наличие или не на незаконно строителство. Правилно първоинстанционният съд е приел, че в случай на незаконно строителство и дали въобще е налице строеж следва да се прецени на място и в друго производство, което може да бъде инициирано след извършване на проверката, съответно наведените в тази връзка възражения както пред първата инстанция, така и пред настоящата, са неотносими към спора. С нормата на чл. 194 от ЗУТ е въведено императивно задължение за адресатите на заповедта да осигурят свободен достъп до имот с оглед определени цели. Последните са подробно изброени в процесната заповед, съответни са и на закона, поради което същата се явява мотивирана и обоснована от фактическа и правна страна.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>