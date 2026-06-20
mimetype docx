--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според чл.101, ал.5 от ЗОП при изготвяне на заявления за участие или оферти всеки кандидат или участник трябва да се придържа точно към обявените от възложителя условия. Нормата на чл.107, т.2, б. „а“ от ЗОП разписва, че възложителят отстранява от процедурата участник, който е представил оферта, която не отговаря на предварително обявените условия на поръчката. Всяко от посочените 14 несъответствия на техническото предложение на ДЗЗД Еко Строй Груп е самостоятелно основание за отстраняването на участника от процедурата. Изводът на КЗК, че в случая с техническото си предложение ДЗЗД Еко Строй Груп е предложил само мерки, относими към спазване на здравословни и безопасни условия на труд, но не и такива, относими към опазване на околната среда и пожарна безопасност на строителната площадка, е обоснован. Правилно е прието, че в техническото предложение на ДЗЗД Еко Строй Груп липсват конкретни методи за контрол на сроковете за изпълнение, които да съдържат всички необходими според възложителя мерки. При така обсъдени и установени две несъответствия, всяко от които е достатъчно за законосъобразното отстраняване на този участник.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>