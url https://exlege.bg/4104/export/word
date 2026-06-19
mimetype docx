--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съобразно чл. 119, ал. 2 от ДОПК ревизионният акт се издава от органа, възложил ревизията, и от ръководителя на ревизията. От разпоредбата на чл. 7, ал. 3 ДОПК следва правилото за неизменност на компетентния орган по приходите за разглеждане и решаване на конкретен въпрос или преписка. Предпоставките за изземване на производството са изчерпателно изброени – наличие на основания за отвод или самоотвод и трайна невъзможност за изпълнение на служебните задължения или невъзможност, произтичаща от промяна в длъжността на органа по приходите, водеща до отпадане на компетентността. Съгласно трайната съдебна практика промяната в длъжността или преназначаването от една длъжност на друга в рамките на приходната администрация, когато липсват доказателства, че лицето е загубило качеството си на орган по приходите, не съставлява трайна невъзможност по смисъла на чл. 7, ал. 3 ДОПК. Ревизионният акт ... правилно е приет за нищожен, тъй като по отношение на издателя на ЗВР – Р. Я. не се установяват предпоставките по чл. 7, ал. 3 ДОПК, т. е. налице е незаконосъобразно изземване на преписката, което има за правен резултат некомпетентността на един от издателите на РА – възложителят на ревизията. липсата на материална компетентност у един от издателите на РА влече нищожност на акта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>