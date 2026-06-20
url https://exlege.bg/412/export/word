--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Държавна тайна по смисъла на чл. 104, ал. 3 НК са само фактите, сведенията и предметите, посочени в Списъка на фактите, сведенията и предметите, които съставляват държавна тайна на НРБ, утвърден от Министерския съвет.</w:t>
+        <w:br/>
+        <w:t>2. Съдът е задължен да обсъди в мотивите на присъдата си дали събраните или издадени факти и сведения на чужда държава или на чужда организация са включени в Списъка на фактите, сведенията и предметите, утвърден от Министерския съвет, истински ли са те и дали със събирането и издаването им може да се увредят интересите на НРБ и нейната боеспособност.</w:t>
+        <w:br/>
+        <w:t>3. Публикуването в печата на сведения и факти, включени в Списъка на фактите, сведенията и предметите и съставляващи държавна тайна, от съответните държавни органи и от длъжностните лица, които имат това право, обективно премахва качеството им на държавна тайна и след публикуването им те не могат да бъдат предмет на престъплението по чл. 104 НК. Публикуването в печата на такива факти или сведения от други неупълномощени лица не премахва качеството им на държавна тайна, но налага изясняването дали лицата, които събират или издават такива сведения на чужда държава или чужда организация, действуват с пряк умисъл и съзнание, че издават държавна тайна.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>